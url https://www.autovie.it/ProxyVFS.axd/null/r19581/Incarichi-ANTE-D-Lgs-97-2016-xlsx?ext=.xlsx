--- v0 (2025-10-21)
+++ v1 (2026-04-20)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20383"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\CL\01_10_2021_PRS-PC DAL 1 OTT 2021\03_TRASPARENZA\03_CONSULENTI E COLLABORATORI\01_SAAV\02_DAL 01.06.2022\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C39CA5CB-CC71-4533-A66E-DB5328AC8B79}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EB8333F3-B6CF-4D75-BB6D-2A2AD6332E53}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9060" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ANTE d.lgs97-16 7gen2025" sheetId="1" r:id="rId1"/>
+    <sheet name="ANTE d.lgs97-16 19mar2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'ANTE d.lgs97-16 7gen2025'!$A$1:$I$4</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'ANTE d.lgs97-16 7gen2025'!$1:$1</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'ANTE d.lgs97-16 19mar2026'!$A$1:$I$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'ANTE d.lgs97-16 19mar2026'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="26">
   <si>
     <t>Soggetto percettore</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Oggetto prestazione</t>
   </si>
   <si>
     <t>Compenso previsto</t>
   </si>
   <si>
     <t>Parte variabile</t>
   </si>
   <si>
     <t>Data inizio</t>
   </si>
   <si>
     <t>Data fine</t>
   </si>
   <si>
@@ -90,123 +90,139 @@
   <si>
     <t xml:space="preserve">in corso </t>
   </si>
   <si>
     <t>BERTOSSI CARNELUTTI CLISELLI STUDIO LEGALE ASSOCIATO</t>
   </si>
   <si>
     <t>PAVANINI ANDREA</t>
   </si>
   <si>
     <t>U/3478</t>
   </si>
   <si>
     <t>https://www.autovie.it/ProxyVFS.axd?snode=20042&amp;stream=</t>
   </si>
   <si>
     <t>ATTI/51</t>
   </si>
   <si>
     <t>https://www.autovie.it/ProxyVFS.axd?snode=20129,&amp;stream=</t>
   </si>
   <si>
     <t>AVV. PROF. LUIGI GAROFALO</t>
   </si>
   <si>
-    <t>12/05/2014 13/11/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>INCARICO DI DIFESA GIUDIZIALE</t>
   </si>
   <si>
+    <t>in corso</t>
+  </si>
+  <si>
+    <t>https://www.autovie.it/ProxyVFS.axd?snode=33935&amp;stream=</t>
+  </si>
+  <si>
     <t>U/17673 
-+ U/31453</t>
-[...5 lines deleted...]
-    <t>https://www.autovie.it/ProxyVFS.axd?snode=33935&amp;stream=</t>
++ U/31453
++ U/703
++ ATTI/13</t>
+  </si>
+  <si>
+    <t>12/05/2014 13/11/2023
+09/02/2024
+10/03/2026</t>
+  </si>
+  <si>
+    <t>3730,5
++ € 3.000,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-&quot;€&quot;\ * #,##0.00_-;\-&quot;€&quot;\ * #,##0.00_-;_-&quot;€&quot;\ * &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-[$€-410]\ * #,##0.00_-;\-[$€-410]\ * #,##0.00_-;_-[$€-410]\ * &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -261,87 +277,105 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Collegamento ipertestuale" xfId="1" builtinId="8"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="14">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
@@ -795,51 +829,51 @@
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabella1" displayName="Tabella1" ref="A1:I4" totalsRowShown="0" headerRowDxfId="13" dataDxfId="11" headerRowBorderDxfId="12" tableBorderDxfId="10" totalsRowBorderDxfId="9">
   <autoFilter ref="A1:I4" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
-  <sortState ref="A2:I40">
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:I40">
     <sortCondition descending="1" ref="C1:C46"/>
   </sortState>
   <tableColumns count="9">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Soggetto percettore" dataDxfId="8"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Protocollo" dataDxfId="7"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Data" dataDxfId="6"/>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Oggetto prestazione" dataDxfId="5"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Compenso previsto" dataDxfId="4"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Parte variabile" dataDxfId="3"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Data inizio" dataDxfId="2"/>
     <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Data fine" dataDxfId="1"/>
     <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Allegato (CV)" dataDxfId="0" dataCellStyle="Collegamento ipertestuale"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -1086,51 +1120,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autovie.it/ProxyVFS.axd?snode=33935&amp;stream=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autovie.it/ProxyVFS.axd?snode=20042&amp;stream=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autovie.it/ProxyVFS.axd?snode=20129,&amp;stream=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageLayout" zoomScale="90" zoomScaleNormal="100" zoomScalePageLayoutView="90" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="23" style="7" customWidth="1"/>
     <col min="2" max="2" width="18.6640625" style="7" customWidth="1"/>
     <col min="3" max="3" width="16.33203125" style="7" customWidth="1"/>
     <col min="4" max="4" width="23" style="7" customWidth="1"/>
     <col min="5" max="5" width="20.44140625" style="7" customWidth="1"/>
     <col min="6" max="6" width="23.6640625" style="7" customWidth="1"/>
     <col min="7" max="7" width="16.88671875" style="7" customWidth="1"/>
     <col min="8" max="8" width="21.6640625" style="7" customWidth="1"/>
     <col min="9" max="9" width="30.5546875" style="7" customWidth="1"/>
     <col min="10" max="10" width="19.109375" style="7" customWidth="1"/>
     <col min="11" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
@@ -1162,77 +1196,77 @@
       <c r="B2" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="9">
         <v>42034</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="10">
         <v>28500</v>
       </c>
       <c r="F2" s="8" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="1">
         <v>42034</v>
       </c>
       <c r="H2" s="1">
         <v>45498</v>
       </c>
       <c r="I2" s="12" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A3" s="11" t="s">
+    <row r="3" spans="1:9" s="13" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="8" t="s">
+      <c r="B3" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="F3" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="17">
+        <v>41771</v>
+      </c>
+      <c r="H3" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" s="18" t="s">
         <v>22</v>
-      </c>
-[...19 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="9">
         <v>41649</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="10">
         <v>4000</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="1">
         <v>41625</v>
       </c>
       <c r="H4" s="1" t="s">
@@ -1241,90 +1275,90 @@
       <c r="I4" s="12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="11" spans="1:9" s="13" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A11" s="7"/>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I4" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="I2" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="I3" r:id="rId3" xr:uid="{426C8E0E-A276-4D3D-B938-3C9FA63353AD}"/>
   </hyperlinks>
   <pageMargins left="0.64" right="0.63" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="68" fitToHeight="20" orientation="landscape" r:id="rId4"/>
   <headerFooter>
-    <oddHeader xml:space="preserve">&amp;LS.P.A. AUTOVIE VENETE
+    <oddHeader xml:space="preserve">&amp;LS.P.A. AUTOVIE VENETE IN LIQUIDAZIONE
 www.autovie.it&amp;C&amp;"-,Grassetto"&amp;9
 &amp;11Incarichi di collaborazione o consulenza ANTE D.Lgs. 97/2016. Pubblicazione ai sensi dell'art. 15 bis del D.Lgs. 33/2013&amp;RAggiornamento
-7 gennaio 2025
+19 marzo 2026
 </oddHeader>
     <oddFooter xml:space="preserve">&amp;R&amp;P di &amp;N
 </oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId5"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>ANTE d.lgs97-16 7gen2025</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>'ANTE d.lgs97-16 7gen2025'!Titoli_stampa</vt:lpstr>
+      <vt:lpstr>ANTE d.lgs97-16 19mar2026</vt:lpstr>
+      <vt:lpstr>'ANTE d.lgs97-16 19mar2026'!Area_stampa</vt:lpstr>
+      <vt:lpstr>'ANTE d.lgs97-16 19mar2026'!Titoli_stampa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Autovie Venete S.p.A.</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Francesca Masini</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="SV_QUERY_LIST_4F35BF76-6C0D-4D9B-82B2-816C12CF3733">
     <vt:lpwstr>empty_477D106A-C0D6-4607-AEBD-E2C9D60EA279</vt:lpwstr>
   </property>